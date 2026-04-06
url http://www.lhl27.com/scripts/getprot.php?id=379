--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -129,54 +129,54 @@
   <si>
     <t>Болоцкий Александр</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Миронов Дмитрий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Кильдюшкин Александр</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>Бережной Виктор</t>
   </si>
   <si>
     <t>32. 21</t>
   </si>
   <si>
     <t>Радина Раиса</t>
   </si>
@@ -1383,78 +1383,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>85</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>85</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5"/>
       <c r="B23" s="12"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>