--- v1 (2026-04-06)
+++ v2 (2026-07-17)
@@ -147,54 +147,54 @@
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>Кильдюшкин Александр</t>
   </si>
   <si>
+    <t>Бережной Виктор</t>
+  </si>
+  <si>
     <t>Мирзоев Шерали</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бережной Виктор</t>
   </si>
   <si>
     <t>32. 21</t>
   </si>
   <si>
     <t>Радина Раиса</t>
   </si>
   <si>
     <t>Шумков Илья</t>
   </si>
   <si>
     <t>Колесников Иван</t>
   </si>
   <si>
     <t>Домбровский Владислав</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>Мешков Дмитрий</t>
   </si>
   <si>
     <t>Бабич Сергей</t>
   </si>
@@ -1718,100 +1718,100 @@
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>0</v>
       </c>
       <c r="R31" s="7">
         <v>28.4</v>
       </c>
       <c r="S31" s="7">
         <v>30.4</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>10</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7">
         <v>35.4</v>
       </c>
       <c r="K32" s="7">
         <v>14</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7">
         <v>32.21</v>
       </c>
       <c r="O32" s="7">
         <v>90</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>0</v>
       </c>
       <c r="R32" s="7">
         <v>32.21</v>
       </c>
       <c r="S32" s="7">
         <v>34.21</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7">
         <v>44.27</v>
       </c>
       <c r="K33" s="7">
         <v>83</v>
       </c>
       <c r="L33" s="7">
         <v>14</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O33" s="7">
         <v>68</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>