--- v0 (2025-12-07)
+++ v1 (2026-05-27)
@@ -198,54 +198,54 @@
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>31-42</t>
   </si>
   <si>
     <t>35-56</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>17-27</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Корнейчук Сергей</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>