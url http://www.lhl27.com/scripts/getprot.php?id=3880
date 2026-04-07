--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -183,57 +183,57 @@
   <si>
     <t>12-05</t>
   </si>
   <si>
     <t>22-05</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>31-40</t>
   </si>
   <si>
     <t>35-45</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>36-40</t>
   </si>
   <si>
     <t>44-23</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
+    <t>41-30</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>