--- v0 (2025-12-09)
+++ v1 (2026-07-17)
@@ -159,57 +159,57 @@
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Дерид Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
+    <t>Басенко Павел</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Басенко Павел</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>37:20</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Небесных Василий</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>