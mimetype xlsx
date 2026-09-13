--- v0 (2025-12-07)
+++ v1 (2026-09-13)
@@ -171,54 +171,54 @@
   <si>
     <t>Команда « Б » «Медведи»</t>
   </si>
   <si>
     <t>39-05</t>
   </si>
   <si>
     <t>40-13</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>