--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -135,54 +135,54 @@
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы 2»</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>18-10</t>
   </si>
   <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
     <t>Хрустовский Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ким Сергей</t>
   </si>
   <si>
     <t>27-19</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
@@ -1600,86 +1600,86 @@
       </c>
       <c r="O30" s="7">
         <v>23</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>16</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="O31" s="7">
         <v>55</v>
       </c>
       <c r="P31" s="7">
         <v>4</v>
       </c>
       <c r="Q31" s="7">
         <v>19</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>16</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>41</v>
       </c>
       <c r="O32" s="7">
         <v>16</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>22</v>