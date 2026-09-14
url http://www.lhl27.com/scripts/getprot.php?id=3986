--- v0 (2025-12-09)
+++ v1 (2026-09-14)
@@ -126,57 +126,57 @@
   <si>
     <t>34-40</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Коршунов Ростислав</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Стецков Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС 2»</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
@@ -1213,78 +1213,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>57</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>57</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>72</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1929,51 +1929,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>99</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>