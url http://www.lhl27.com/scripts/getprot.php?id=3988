--- v0 (2025-12-10)
+++ v1 (2026-04-07)
@@ -138,57 +138,57 @@
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
+    <t>Вишневский Алексей</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы*»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>Колесник Артем</t>
   </si>
@@ -1284,78 +1284,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>83</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>93</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1615,51 +1615,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>10</v>
       </c>
       <c r="L30" s="7">
         <v>13</v>
       </c>
       <c r="M30" s="7">
         <v>44</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>89</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>