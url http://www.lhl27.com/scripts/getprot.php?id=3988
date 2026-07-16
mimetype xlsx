--- v1 (2026-04-07)
+++ v2 (2026-07-16)
@@ -120,75 +120,75 @@
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>43:32</t>
   </si>
   <si>
     <t>31:29</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
+    <t>Кумыков Андрей</t>
+  </si>
+  <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
-    <t>Кумыков Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
+    <t>Лазутин Юрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Вишневский Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы*»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>Колесник Артем</t>
   </si>
@@ -1122,78 +1122,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>27</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>27</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>33</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1284,78 +1284,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>83</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>93</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1615,51 +1615,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>10</v>
       </c>
       <c r="L30" s="7">
         <v>13</v>
       </c>
       <c r="M30" s="7">
         <v>44</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
         <v>89</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>