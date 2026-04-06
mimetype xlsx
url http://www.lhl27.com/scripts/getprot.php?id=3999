--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -129,54 +129,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
+    <t>Богачев Артем</t>
+  </si>
+  <si>
     <t>Трофимович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богачев Артем</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>