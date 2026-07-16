--- v2 (2026-02-17)
+++ v3 (2026-07-16)
@@ -123,57 +123,57 @@
   <si>
     <t>41-12</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Поляков Степан</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Соловьев Евгений</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
+    <t>Корчагин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Шабаршин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Визнюк Виктор</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Синергия»</t>
   </si>
@@ -1182,78 +1182,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>69</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>69</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1641,51 +1641,51 @@
       </c>
       <c r="O30" s="7">
         <v>9</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K31" s="7">
         <v>18</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">