--- v1 (2026-02-16)
+++ v2 (2026-05-28)
@@ -168,60 +168,60 @@
   <si>
     <t>Зоренко Юрий</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Союз»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14-30</t>
   </si>
   <si>
     <t>10-15</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>19-00</t>
+  </si>
+  <si>
+    <t>42-00</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...7 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>23-40</t>
   </si>
   <si>
     <t>44-40</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>