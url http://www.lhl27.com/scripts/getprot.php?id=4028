--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -81,65 +81,65 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Синицын Сергей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>29:40</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
     <t>Шмаин Илья</t>
   </si>
   <si>
-    <t>Вр</t>
-[...10 lines deleted...]
-  <si>
     <t>+1</t>
   </si>
   <si>
     <t>33:25</t>
   </si>
   <si>
     <t>18:40</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>34:15</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Зщ</t>
@@ -210,57 +210,57 @@
   <si>
     <t>13:15</t>
   </si>
   <si>
     <t>Турчин Василий</t>
   </si>
   <si>
     <t>30:20</t>
   </si>
   <si>
     <t>Малышев Олег</t>
   </si>
   <si>
     <t>32:30</t>
   </si>
   <si>
     <t>Киселев Дмитрий</t>
   </si>
   <si>
     <t>Киселев Сергей</t>
   </si>
   <si>
     <t>Аникин Олег</t>
   </si>
   <si>
+    <t>Глущенко Максим</t>
+  </si>
+  <si>
+    <t>Башловка Александр</t>
+  </si>
+  <si>
     <t>Сафонов Виктор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Башловка Александр</t>
   </si>
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Филиппенко Александр</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
 </sst>
 </file>
 
@@ -1829,51 +1829,51 @@
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O34" s="7">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>13</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>22</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H35" s="7"/>
@@ -1923,115 +1923,115 @@
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>83</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>