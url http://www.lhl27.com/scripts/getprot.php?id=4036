--- v1 (2026-05-25)
+++ v2 (2026-07-16)
@@ -153,60 +153,60 @@
   <si>
     <t>Сугоровский Максим</t>
   </si>
   <si>
     <t>Якушкин Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>33:50</t>
   </si>
   <si>
+    <t>Лалетин Артем</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>24:10</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лалетин Артем</t>
   </si>
   <si>
     <t>25:20</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>26:10</t>
   </si>
   <si>
     <t>Герасимов Алексей</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Цхай Иван</t>
   </si>
@@ -1608,90 +1608,90 @@
       </c>
       <c r="O30" s="7">
         <v>13</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="K31" s="7">
         <v>70</v>
       </c>
       <c r="L31" s="7">
         <v>55</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K32" s="7">
         <v>70</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">