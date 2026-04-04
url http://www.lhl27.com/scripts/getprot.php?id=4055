--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -228,54 +228,54 @@
   <si>
     <t>27:19</t>
   </si>
   <si>
     <t>Федотов Иван</t>
   </si>
   <si>
     <t>43:35</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
+    <t>Ткачев Юрий</t>
+  </si>
+  <si>
     <t>Долганин Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ткачев Юрий</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Голенок Александр</t>
   </si>
   <si>
     <t>Андриенко Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -2059,78 +2059,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>71</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>71</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>77</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>