--- v1 (2026-04-04)
+++ v2 (2026-05-27)
@@ -243,54 +243,54 @@
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Ткачев Юрий</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
+    <t>Андриенко Алексей</t>
+  </si>
+  <si>
     <t>Голенок Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Андриенко Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2194,78 +2194,78 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>100</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>100</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7"/>
       <c r="B48" s="12"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>