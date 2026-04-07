--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -150,57 +150,57 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>29-49</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>34-28</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>43-39</t>
   </si>
   <si>
     <t>Рассейкин Максим</t>
   </si>
   <si>
     <t>43-59</t>
   </si>
   <si>
+    <t>Мамин Пётр</t>
+  </si>
+  <si>
+    <t>44-47</t>
+  </si>
+  <si>
     <t>Дереча Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Мамин Пётр</t>
   </si>
   <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс*»</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>14-00</t>
   </si>
   <si>
     <t>02-00</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>