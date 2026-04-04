--- v0 (2026-02-18)
+++ v1 (2026-04-04)
@@ -129,54 +129,54 @@
   <si>
     <t>08-50</t>
   </si>
   <si>
     <t>Стасюкевич Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>34-05</t>
   </si>
   <si>
     <t>35-24</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>39-43</t>
   </si>
   <si>
     <t>38-20</t>
   </si>
   <si>
+    <t>Нестеров Виталий</t>
+  </si>
+  <si>
     <t>Соколов Петр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Бурков Сергей</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>