--- v1 (2026-02-15)
+++ v2 (2026-09-14)
@@ -111,60 +111,60 @@
   <si>
     <t>4-45</t>
   </si>
   <si>
     <t>12-30</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>5-35</t>
   </si>
   <si>
     <t>15-00</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>10-15</t>
   </si>
   <si>
     <t>25-37</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
+    <t>17-40</t>
+  </si>
+  <si>
+    <t>31-17</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...7 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>20-25</t>
   </si>
   <si>
     <t>37-30</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>39-25</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>35-05</t>
   </si>