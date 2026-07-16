--- v0 (2026-02-18)
+++ v1 (2026-07-16)
@@ -168,57 +168,57 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>16:45</t>
   </si>
   <si>
     <t>Гуменюк Кирилл</t>
   </si>
   <si>
     <t>35:15</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>38:15</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
     <t>42:25</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
+    <t>43:15</t>
+  </si>
+  <si>
     <t>Власов Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Яковцев Константин</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>