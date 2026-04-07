--- v0 (2026-02-18)
+++ v1 (2026-04-07)
@@ -126,54 +126,54 @@
   <si>
     <t>35-18</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>41-45</t>
   </si>
   <si>
     <t>38-34</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
+    <t>Гуленок Альберт</t>
+  </si>
+  <si>
     <t>Свиридов Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гуленок Альберт</t>
   </si>
   <si>
     <t>Субботников Вадим</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Rock-n-Rolla»</t>
   </si>
   <si>
     <t>Черкасский Роман</t>
   </si>
   <si>
     <t>00-45</t>
   </si>