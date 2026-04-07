--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -171,54 +171,54 @@
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>24:22</t>
   </si>
   <si>
     <t>19:33</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>39:31</t>
   </si>
   <si>
     <t>44:00</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
+    <t>Рассказов Евгений</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Степанов Алексей</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>