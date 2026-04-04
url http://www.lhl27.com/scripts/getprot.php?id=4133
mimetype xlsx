--- v0 (2025-12-07)
+++ v1 (2026-04-04)
@@ -126,54 +126,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>37:23</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>40:40</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>43:22</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Власов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Яковцев Константин</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>