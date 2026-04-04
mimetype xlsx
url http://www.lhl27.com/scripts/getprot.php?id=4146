--- v0 (2025-12-09)
+++ v1 (2026-04-04)
@@ -117,57 +117,57 @@
   <si>
     <t>39-15</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
+    <t>Аксенов Дмитрий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Замкин Антон</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Иванисов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада*»</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
@@ -1144,105 +1144,105 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>39</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>39</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>77</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>83</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1651,162 +1651,162 @@
       <c r="L31" s="7">
         <v>12</v>
       </c>
       <c r="M31" s="7">
         <v>27</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>27</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K32" s="7">
         <v>47</v>
       </c>
       <c r="L32" s="7">
         <v>12</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>29</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K33" s="7">
         <v>85</v>
       </c>
       <c r="L33" s="7">
         <v>0</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>37</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K34" s="7">
         <v>10</v>
       </c>
       <c r="L34" s="7">
         <v>81</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>45</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K35" s="7">
         <v>47</v>
       </c>
       <c r="L35" s="7">
         <v>61</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">