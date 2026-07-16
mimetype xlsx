--- v1 (2026-02-17)
+++ v2 (2026-07-16)
@@ -156,108 +156,108 @@
   <si>
     <t>34:32</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Дроздов Владислав</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Бастион*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>Корнейчук Виталий</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>41:45</t>
   </si>
   <si>
     <t>Дорофеев Евгений</t>
   </si>
   <si>
     <t>21:58</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>41:33</t>
   </si>
   <si>
     <t>Туезов Анатолий</t>
   </si>
   <si>
+    <t>Рыженков Дмитрий</t>
+  </si>
+  <si>
     <t>Недбайлов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Рыженков Дмитрий</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Агапов Сергей</t>
   </si>
   <si>
     <t>Правский Артем</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>Силин Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1354,78 +1354,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1878,78 +1878,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>12</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>12</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>13</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>