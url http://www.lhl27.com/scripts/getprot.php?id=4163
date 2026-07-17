--- v0 (2025-12-07)
+++ v1 (2026-07-17)
@@ -93,54 +93,54 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Ющенко Дмитрий</t>
+  </si>
+  <si>
     <t>Мустакимов Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>Шелыганов Вадим</t>
   </si>
   <si>
     <t>Реутов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>
   <si>
     <t>Несветов Сергей</t>
   </si>
   <si>
     <t>Мишустин Егор</t>
   </si>