--- v0 (2026-02-16)
+++ v1 (2026-09-14)
@@ -210,57 +210,57 @@
   <si>
     <t>17:23</t>
   </si>
   <si>
     <t>07:30</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>22:01</t>
   </si>
   <si>
     <t>09:11</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>24:57</t>
   </si>
   <si>
     <t>35:05</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
+    <t>37:49</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Овчинников Николай</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>