--- v0 (2026-02-16)
+++ v1 (2026-05-27)
@@ -180,54 +180,54 @@
   <si>
     <t>24-42</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>35-04</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>36-35</t>
   </si>
   <si>
     <t>Киселев Дмитрий</t>
   </si>
   <si>
     <t>Мармоза Юрий</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
+    <t>Шиповалов Евгений</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>