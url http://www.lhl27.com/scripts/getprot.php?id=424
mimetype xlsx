--- v0 (2026-02-15)
+++ v1 (2026-09-13)
@@ -126,57 +126,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">+ 1 </t>
   </si>
   <si>
     <t>Морозов Сергей</t>
   </si>
   <si>
     <t>+ 1</t>
   </si>
   <si>
     <t>Юрченко Константин</t>
   </si>
   <si>
     <t>Гамей Александр</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Царегородцев Сергей</t>
   </si>
   <si>
+    <t>Застеба Александр</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Вороненко Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Застеба Александр</t>
   </si>
   <si>
     <t>Маслянский Михаил</t>
   </si>
   <si>
     <t>Шерстнев Роман</t>
   </si>
   <si>
     <t>Иокша Александр</t>
   </si>
   <si>
     <t>Казимирчук Александр</t>
   </si>
   <si>
     <t>Гончаров Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>