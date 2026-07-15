--- v2 (2026-04-04)
+++ v3 (2026-07-15)
@@ -114,57 +114,57 @@
   <si>
     <t>13-57</t>
   </si>
   <si>
     <t>21-22</t>
   </si>
   <si>
     <t>24-53</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>40-58</t>
   </si>
   <si>
+    <t>Севостьянов Александр</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Плетухин Никита</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Мамин Пётр</t>
   </si>
   <si>
     <t>Костин Александр</t>
   </si>
   <si>
     <t>Макушенко Максим</t>
   </si>
@@ -1110,78 +1110,78 @@
       </c>
       <c r="O10" s="6">
         <v>22</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>9</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>17</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>17</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1272,51 +1272,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>73</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>90</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1380,51 +1380,51 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>666</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
@@ -1857,51 +1857,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>70</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>79</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
@@ -1911,51 +1911,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>89</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>