--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -165,54 +165,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
+    <t>Рассказов Евгений</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>