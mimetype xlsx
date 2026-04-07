--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -117,56 +117,56 @@
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19;41</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35:57</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>44:58</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
   </si>
   <si>
-    <t>Трофимович Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -177,54 +177,54 @@
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>40:11</t>
   </si>
   <si>
     <t>43:11</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Мешков Павел</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Рассказов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>