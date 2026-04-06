--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -204,57 +204,57 @@
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>16-29</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>21-06</t>
   </si>
   <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
     <t>23-33</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>33-59</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
+    <t>39-20</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>44-48</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Овчинников Николай</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>