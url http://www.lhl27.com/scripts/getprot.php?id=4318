--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -135,56 +135,56 @@
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18;41</t>
   </si>
   <si>
     <t>35:01</t>
   </si>
   <si>
     <t>Чепелев Егор</t>
   </si>
   <si>
     <t>29:22</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>40;36</t>
   </si>
   <si>
+    <t>Лунев Антон</t>
+  </si>
+  <si>
     <t>Вялый Павел</t>
   </si>
   <si>
-    <t>Лунев Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Голенок Александр</t>
   </si>
   <si>
     <t>Андриенко Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -201,57 +201,57 @@
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>18:33</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>39:13</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>42:32</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
+    <t>44:08</t>
+  </si>
+  <si>
     <t>Абрамов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Овчинников Николай</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
@@ -1203,78 +1203,78 @@
       <c r="L10" s="6">
         <v>14</v>
       </c>
       <c r="M10" s="8">
         <v>32</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>