--- v2 (2026-04-06)
+++ v3 (2026-07-16)
@@ -159,99 +159,99 @@
   <si>
     <t>Лунев Антон</t>
   </si>
   <si>
     <t>Вялый Павел</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
+    <t>Андриенко Алексей</t>
+  </si>
+  <si>
     <t>Голенок Александр</t>
   </si>
   <si>
-    <t>Андриенко Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>18:33</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>39:13</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>42:32</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
+    <t>44:08</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...4 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Овчинников Николай</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
@@ -1392,78 +1392,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>100</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>100</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5"/>
       <c r="B20" s="12"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>