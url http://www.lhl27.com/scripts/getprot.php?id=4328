--- v0 (2026-02-15)
+++ v1 (2026-05-26)
@@ -138,102 +138,102 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Семеренко Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
+    <t>Шехматов Сергей</t>
+  </si>
+  <si>
     <t>Капырин Никита</t>
   </si>
   <si>
-    <t>Шехматов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул*»</t>
   </si>
   <si>
     <t>12-43</t>
   </si>
   <si>
     <t>11-13</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>16-25</t>
   </si>
   <si>
     <t>19-36</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>17-46</t>
+  </si>
+  <si>
+    <t>31-35</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Писарев Павел</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>42-42</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
@@ -1249,78 +1249,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>85</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1357,78 +1357,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>92</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>92</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1728,96 +1728,96 @@
       </c>
       <c r="O31" s="7">
         <v>91</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>33</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>99</v>
       </c>
       <c r="L32" s="7">
         <v>95</v>
       </c>
       <c r="M32" s="7">
         <v>18</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O32" s="7">
         <v>39</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>33</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O33" s="7">
         <v>33</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>1</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>39</v>