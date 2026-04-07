--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -174,54 +174,54 @@
   <si>
     <t>18:11</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>19:09</t>
   </si>
   <si>
     <t>22:33</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>29:58</t>
   </si>
   <si>
     <t>37:25</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>