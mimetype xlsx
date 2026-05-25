--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -174,60 +174,60 @@
   <si>
     <t>18:11</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>19:09</t>
   </si>
   <si>
     <t>22:33</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>29:58</t>
   </si>
   <si>
     <t>37:25</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
-    <t>Заикин Илья</t>
+    <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Соколов Петр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
 </sst>
 </file>
 