--- v0 (2025-12-07)
+++ v1 (2026-04-06)
@@ -138,54 +138,54 @@
   <si>
     <t>37:10</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
+    <t>Родькин Сергей</t>
+  </si>
+  <si>
     <t>Медведев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Сокол*»</t>
   </si>