--- v1 (2026-02-17)
+++ v2 (2026-07-16)
@@ -141,57 +141,57 @@
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>37-39</t>
   </si>
   <si>
     <t>Губин Виктор</t>
   </si>
   <si>
     <t>Небрат Денис</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Аникин Владислав</t>
   </si>
   <si>
     <t>Безнощенко Владимир</t>
   </si>
   <si>
     <t>Пышненко Артем</t>
   </si>
   <si>
+    <t>Смирнов Алексей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Смазнов Руслан</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс*»</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>2-05</t>
   </si>
   <si>
     <t>0-31</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>36-14</t>
   </si>
@@ -1272,78 +1272,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>98</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>98</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5"/>
       <c r="B18" s="12"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
@@ -1779,51 +1779,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>30</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1914,51 +1914,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>73</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>88</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>