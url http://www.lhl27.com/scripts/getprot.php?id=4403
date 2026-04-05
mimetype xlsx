--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -168,57 +168,57 @@
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>44:28</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
+    <t>Лазарев Владимир</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>