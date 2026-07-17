--- v1 (2026-04-05)
+++ v2 (2026-07-17)
@@ -168,57 +168,57 @@
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>44:28</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
     <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>Заикин Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>