--- v1 (2026-02-16)
+++ v2 (2026-05-28)
@@ -108,57 +108,57 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>00:09</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40:10</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>Лазарев Владимир</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лазарев Владимир</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Воронцов Роман</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Богомолов Вячеслав</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>