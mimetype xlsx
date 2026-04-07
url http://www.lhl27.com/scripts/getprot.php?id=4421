--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -213,54 +213,54 @@
   <si>
     <t>Ерохин Дмитрий</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Дроздович Дмитрий</t>
+  </si>
+  <si>
     <t>Беспалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2033,78 +2033,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>