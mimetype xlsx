--- v1 (2026-04-07)
+++ v2 (2026-07-17)
@@ -147,56 +147,56 @@
   <si>
     <t>36:01</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>44:20</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
+    <t>Ромашков Ярослав</t>
+  </si>
+  <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
-    <t>Ромашков Ярослав</t>
-[...1 lines deleted...]
-  <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>15:25</t>
   </si>
   <si>
     <t>16:45</t>
   </si>
   <si>
     <t>19:40</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
@@ -213,54 +213,54 @@
   <si>
     <t>Ерохин Дмитрий</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1304,78 +1304,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>89</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>89</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>93</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -2033,78 +2033,78 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>91</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>92</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>