--- v1 (2026-04-05)
+++ v2 (2026-09-13)
@@ -126,54 +126,54 @@
   <si>
     <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>38-00</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Прокопчик Николай</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Власов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Лоханов Евгений</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>