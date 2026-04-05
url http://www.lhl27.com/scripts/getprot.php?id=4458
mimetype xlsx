--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -207,54 +207,54 @@
   <si>
     <t>36:47</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Банин Алексей</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Катанаев Максим</t>
   </si>
   <si>
     <t>Чекменёва Анастасия</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
+    <t>Родькин Сергей</t>
+  </si>
+  <si>
     <t>Медведев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>