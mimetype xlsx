--- v1 (2026-05-27)
+++ v2 (2026-09-14)
@@ -171,60 +171,60 @@
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
+    <t>Лалетин Артем</t>
+  </si>
+  <si>
+    <t>25:32</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лалетин Артем</t>
   </si>
   <si>
     <t>28:44</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>29:17</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>34:27</t>
   </si>
   <si>
     <t>39:39</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>42:15</t>
   </si>
@@ -1690,96 +1690,96 @@
       </c>
       <c r="O30" s="7">
         <v>7</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>19</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K31" s="7">
         <v>70</v>
       </c>
       <c r="L31" s="7">
         <v>22</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O31" s="7">
         <v>89</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K32" s="7">
         <v>70</v>
       </c>
       <c r="L32" s="7">
         <v>22</v>
       </c>
       <c r="M32" s="7">
         <v>89</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="O32" s="7">
         <v>7</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>