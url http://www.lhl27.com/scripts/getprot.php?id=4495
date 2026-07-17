--- v2 (2026-02-15)
+++ v3 (2026-07-17)
@@ -207,54 +207,54 @@
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>40:19</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>32:10</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>43:03</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
     <t>Абрамов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Куюмчибашев Данил</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>