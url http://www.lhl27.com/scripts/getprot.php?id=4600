--- v0 (2025-12-09)
+++ v1 (2026-07-16)
@@ -168,54 +168,54 @@
   <si>
     <t>Команда « Б » «Львы (DC)»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>36:05</t>
   </si>
   <si>
     <t>6:15</t>
   </si>
   <si>
     <t>39:00</t>
   </si>
   <si>
     <t>Маркушев Виктор</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
+    <t>Небесных Василий</t>
+  </si>
+  <si>
     <t>Хайров Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Небесных Василий</t>
   </si>
   <si>
     <t>Латыпов Никита</t>
   </si>
   <si>
     <t>Чекменёва Анастасия</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Сидоренко Александр</t>
   </si>
   <si>
     <t>Ковалев Роман</t>
   </si>
   <si>
     <t>Сорокин Вячеслав</t>
   </si>
   <si>
     <t>Никоненко Алексей</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>