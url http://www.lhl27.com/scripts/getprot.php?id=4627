--- v1 (2025-12-15)
+++ v2 (2026-04-06)
@@ -111,59 +111,59 @@
   <si>
     <t>25:32</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>38:55</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>41:16</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Камынин Никита</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Подкопаев Александр</t>
   </si>
   <si>
     <t>Борченко Максим</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00:43</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>16:01</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
@@ -171,57 +171,57 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>26:34</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>29:58</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
   <si>
     <t>Дерид Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
@@ -1066,115 +1066,115 @@
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="6">
         <v>9</v>
       </c>
       <c r="P9" s="6">
         <v>20</v>
       </c>
       <c r="Q9" s="6">
         <v>42</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>88</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1838,78 +1838,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>50</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>