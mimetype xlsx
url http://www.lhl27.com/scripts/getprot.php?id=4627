--- v2 (2026-04-06)
+++ v3 (2026-04-06)
@@ -108,54 +108,54 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>25:32</t>
   </si>
   <si>
     <t>Губанов Сергей</t>
   </si>
   <si>
     <t>38:55</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>41:16</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Камынин Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Подкопаев Александр</t>
   </si>
   <si>
     <t>Борченко Максим</t>
   </si>
   <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>00:43</t>
   </si>
@@ -1041,86 +1041,86 @@
       </c>
       <c r="O8" s="6">
         <v>9</v>
       </c>
       <c r="P8" s="6">
         <v>5</v>
       </c>
       <c r="Q8" s="6">
         <v>42</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>27</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O9" s="6">
         <v>9</v>
       </c>
       <c r="P9" s="6">
         <v>20</v>
       </c>
       <c r="Q9" s="6">
         <v>42</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>27</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>