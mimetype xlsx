--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -219,54 +219,54 @@
   <si>
     <t>15-15</t>
   </si>
   <si>
     <t>32-05</t>
   </si>
   <si>
     <t>Мячин Михаил</t>
   </si>
   <si>
     <t>30-15</t>
   </si>
   <si>
     <t>Котышев Александр</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
     <t>Розвезев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Кычаков Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>