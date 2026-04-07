--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -129,54 +129,54 @@
   <si>
     <t>28-00</t>
   </si>
   <si>
     <t>Авдюшин Сергей</t>
   </si>
   <si>
     <t>Бальбуза Игорь</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
+    <t>Беляевский Александр</t>
+  </si>
+  <si>
     <t>Высотин Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беляевский Александр</t>
   </si>
   <si>
     <t>Волков Александр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Сокаль Евгений</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>