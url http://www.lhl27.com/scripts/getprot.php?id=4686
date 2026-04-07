--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -108,54 +108,54 @@
   <si>
     <t>05-30</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:27</t>
   </si>
   <si>
     <t>Лавриненко Данил</t>
   </si>
   <si>
     <t>40-58</t>
   </si>
   <si>
     <t>Кукуренчук Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Бабкин Никита</t>
   </si>
   <si>
     <t>Илюхин Дмитрий</t>
   </si>
   <si>
     <t>Саяхов Игорь</t>
   </si>
   <si>
     <t>Макаров Глеб</t>
   </si>
   <si>
     <t>Колесников Даниил</t>
   </si>
   <si>
     <t>Клевцов Тарас</t>
   </si>