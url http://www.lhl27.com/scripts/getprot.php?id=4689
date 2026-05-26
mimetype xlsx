--- v1 (2026-02-18)
+++ v2 (2026-05-26)
@@ -165,57 +165,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Заремба Владимир</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>24:00</t>
   </si>
   <si>
     <t>37:19</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>30:57</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>