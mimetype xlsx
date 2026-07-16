--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -120,66 +120,66 @@
   <si>
     <t>43-20</t>
   </si>
   <si>
     <t>04-40</t>
   </si>
   <si>
     <t>Жуков Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>14-42</t>
   </si>
   <si>
     <t>Мячин Михаил</t>
   </si>
   <si>
     <t>Котышев Александр</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
+    <t>Розвезев Михаил</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
-    <t>Розвезев Михаил</t>
-[...1 lines deleted...]
-  <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Ганин Артём</t>
   </si>
   <si>
+    <t>Цёмик Евгений</t>
+  </si>
+  <si>
     <t>Страшевский Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Транснефть»</t>
   </si>
   <si>
     <t>Раденко Евгений</t>
   </si>